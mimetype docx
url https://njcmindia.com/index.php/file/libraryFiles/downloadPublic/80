--- v0 (2025-10-10)
+++ v1 (2026-05-24)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="61AAA128" w14:textId="6C96510E" w:rsidR="00816609" w:rsidRPr="00CC2938" w:rsidRDefault="00CC2938" w:rsidP="00816609">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -255,50 +255,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="001A7368" w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in your esteemed journal as an </w:t>
       </w:r>
@@ -520,53 +521,57 @@
       </w:r>
       <w:r w:rsidR="00D20FE7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidR="00D20FE7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00D20FE7">
+      <w:r w:rsidR="00D20FE7" w:rsidRPr="00741568">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8F430C" w14:textId="77777777" w:rsidR="002904C8" w:rsidRPr="00741568" w:rsidRDefault="002904C8" w:rsidP="002904C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -578,53 +583,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval of Institutional Ethical Review </w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Board</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r>
+      <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (with name of board &amp; approval letter number)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0BD2F0" w14:textId="77777777" w:rsidR="002904C8" w:rsidRPr="00741568" w:rsidRDefault="002904C8" w:rsidP="002904C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -678,50 +687,56 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Individual Authors’ </w:t>
       </w:r>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contributions</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A18B695" w14:textId="77777777" w:rsidR="002904C8" w:rsidRPr="00741568" w:rsidRDefault="002904C8" w:rsidP="002904C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
@@ -738,50 +753,56 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Availability of </w:t>
       </w:r>
       <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
       <w:commentRangeEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01215351" w14:textId="77777777" w:rsidR="002904C8" w:rsidRPr="00741568" w:rsidRDefault="002904C8" w:rsidP="002904C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
@@ -797,53 +818,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No use of generative AI </w:t>
       </w:r>
       <w:commentRangeStart w:id="6"/>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tools</w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidR="00D20FE7">
+      <w:r w:rsidR="00D20FE7" w:rsidRPr="00741568">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2363F970" w14:textId="77777777" w:rsidR="002904C8" w:rsidRPr="002904C8" w:rsidRDefault="002904C8" w:rsidP="002904C8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="015201D1" w14:textId="77777777" w:rsidR="00CC2938" w:rsidRPr="00CC2938" w:rsidRDefault="00816609" w:rsidP="00CC2938">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1359,50 +1386,51 @@
       <w:r w:rsidR="0085003E" w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponding </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>author</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="001A7368" w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E56582" w14:textId="30875C6E" w:rsidR="0085003E" w:rsidRDefault="002904C8" w:rsidP="003E2F61">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -1577,53 +1605,55 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the article: </w:t>
       </w:r>
       <w:commentRangeEnd w:id="10"/>
       <w:r w:rsidR="001A7368" w:rsidRPr="00CC2938">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A9DC54" w14:textId="77777777" w:rsidR="0085003E" w:rsidRPr="00CC2938" w:rsidRDefault="0085003E">
       <w:pPr>
         <w:spacing w:before="60" w:line="400" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FAB0D47" w14:textId="77777777" w:rsidR="0085003E" w:rsidRPr="00D20FE7" w:rsidRDefault="0085003E" w:rsidP="00CC2938">
       <w:pPr>
         <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -2915,167 +2945,177 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D396050" w14:textId="18E94A85" w:rsidR="00CC2938" w:rsidRPr="00CC2938" w:rsidRDefault="00CC2938">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC2938" w:rsidRPr="00CC2938">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Comments" w:date="2023-02-14T09:49:00Z" w:initials="C">
     <w:p w14:paraId="06A4C603" w14:textId="77777777" w:rsidR="001A7368" w:rsidRDefault="001A7368" w:rsidP="00B9347D">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Mention title of the manuscript.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Comments" w:date="2023-02-14T09:50:00Z" w:initials="C">
     <w:p w14:paraId="04CD061B" w14:textId="77777777" w:rsidR="001A7368" w:rsidRDefault="001A7368" w:rsidP="00E019DF">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Mention type of the article.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Comments" w:date="2024-11-13T10:56:00Z" w:initials="PP">
     <w:p w14:paraId="5CE35AEE" w14:textId="7F848D30" w:rsidR="00D20FE7" w:rsidRDefault="00D20FE7">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In case of funding, mention name of funder and grand award letter number. If not funded, mention so</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="Comments" w:date="2024-11-13T10:44:00Z" w:initials="PP">
     <w:p w14:paraId="12651F16" w14:textId="09F128B1" w:rsidR="002904C8" w:rsidRDefault="002904C8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Mention about approval of Institutional Ethical Committee, if applicable. Mention approval letter number and date of approval.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Comments" w:date="2024-11-13T10:24:00Z" w:initials="PP">
-    <w:p w14:paraId="0B0BD3E2" w14:textId="77777777" w:rsidR="002904C8" w:rsidRDefault="002904C8" w:rsidP="002904C8">
+    <w:p w14:paraId="0B0BD3E2" w14:textId="72AF0F3F" w:rsidR="002904C8" w:rsidRDefault="002904C8" w:rsidP="002904C8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">se author names in short acronym e.g., KC for Kalpesh </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">se author names in short acronym e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC071A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Patel DK</w:t>
+      </w:r>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Chodvadiya</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC071A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dhara K Patel</w:t>
+      </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="5" w:author="Comments" w:date="2024-11-13T10:25:00Z" w:initials="PP">
     <w:p w14:paraId="5FCC36ED" w14:textId="77777777" w:rsidR="002904C8" w:rsidRDefault="002904C8" w:rsidP="002904C8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00741568">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mention how readers can access data. If data are copyrighted, mention details</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="Comments" w:date="2024-11-13T10:56:00Z" w:initials="PP">
@@ -3253,167 +3293,166 @@
     <w:p w14:paraId="097E5FA2" w14:textId="7969F571" w:rsidR="001A7368" w:rsidRDefault="001A7368" w:rsidP="00B6484F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mention corresponding author details. Mention complete mail address with pin code. This address is used to send print copy. Avoid using institutional address because many a time courier is misplaced after delivery. Give </w:t>
       </w:r>
       <w:r w:rsidR="00E13473">
         <w:t>residential</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> address.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="06A4C603" w15:done="0"/>
   <w15:commentEx w15:paraId="04CD061B" w15:done="0"/>
   <w15:commentEx w15:paraId="5CE35AEE" w15:done="0"/>
   <w15:commentEx w15:paraId="12651F16" w15:done="0"/>
   <w15:commentEx w15:paraId="0B0BD3E2" w15:done="0"/>
   <w15:commentEx w15:paraId="5FCC36ED" w15:done="0"/>
   <w15:commentEx w15:paraId="1B2968FE" w15:done="0"/>
   <w15:commentEx w15:paraId="0F1DB918" w15:done="0"/>
   <w15:commentEx w15:paraId="202B8829" w15:done="0"/>
   <w15:commentEx w15:paraId="7C259A6B" w15:done="0"/>
   <w15:commentEx w15:paraId="6692AB5A" w15:done="0"/>
   <w15:commentEx w15:paraId="3CA992CE" w15:done="0"/>
   <w15:commentEx w15:paraId="2D526A59" w15:done="0"/>
   <w15:commentEx w15:paraId="2ED12304" w15:done="0"/>
   <w15:commentEx w15:paraId="097E5FA2" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2795D7C5" w16cex:dateUtc="2023-02-14T04:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795D7F0" w16cex:dateUtc="2023-02-14T04:20:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="229D2931" w16cex:dateUtc="2024-11-13T05:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="557EDC37" w16cex:dateUtc="2024-11-13T05:14:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1FED73BA" w16cex:dateUtc="2024-11-13T04:54:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6B381056" w16cex:dateUtc="2024-11-13T04:55:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="75A3024F" w16cex:dateUtc="2024-11-13T05:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795D878" w16cex:dateUtc="2023-02-14T04:22:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795D893" w16cex:dateUtc="2023-02-14T04:23:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795D930" w16cex:dateUtc="2023-02-14T04:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795D972" w16cex:dateUtc="2023-02-14T04:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795D991" w16cex:dateUtc="2023-02-14T04:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795D907" w16cex:dateUtc="2023-02-14T04:25:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795244C" w16cex:dateUtc="2023-02-13T15:34:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2795D8C5" w16cex:dateUtc="2023-02-14T04:24:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="06A4C603" w16cid:durableId="2795D7C5"/>
   <w16cid:commentId w16cid:paraId="04CD061B" w16cid:durableId="2795D7F0"/>
   <w16cid:commentId w16cid:paraId="5CE35AEE" w16cid:durableId="229D2931"/>
   <w16cid:commentId w16cid:paraId="12651F16" w16cid:durableId="557EDC37"/>
   <w16cid:commentId w16cid:paraId="0B0BD3E2" w16cid:durableId="1FED73BA"/>
   <w16cid:commentId w16cid:paraId="5FCC36ED" w16cid:durableId="6B381056"/>
   <w16cid:commentId w16cid:paraId="1B2968FE" w16cid:durableId="75A3024F"/>
   <w16cid:commentId w16cid:paraId="0F1DB918" w16cid:durableId="2795D878"/>
   <w16cid:commentId w16cid:paraId="202B8829" w16cid:durableId="2795D893"/>
   <w16cid:commentId w16cid:paraId="7C259A6B" w16cid:durableId="2795D930"/>
   <w16cid:commentId w16cid:paraId="6692AB5A" w16cid:durableId="2795D972"/>
   <w16cid:commentId w16cid:paraId="3CA992CE" w16cid:durableId="2795D991"/>
   <w16cid:commentId w16cid:paraId="2D526A59" w16cid:durableId="2795D907"/>
   <w16cid:commentId w16cid:paraId="2ED12304" w16cid:durableId="2795244C"/>
   <w16cid:commentId w16cid:paraId="097E5FA2" w16cid:durableId="2795D8C5"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="150551AD" w14:textId="77777777" w:rsidR="00F3649B" w:rsidRDefault="00F3649B">
+    <w:p w14:paraId="4093B4D4" w14:textId="77777777" w:rsidR="008909F3" w:rsidRDefault="008909F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1170741A" w14:textId="77777777" w:rsidR="00F3649B" w:rsidRDefault="00F3649B">
+    <w:p w14:paraId="2703AE1A" w14:textId="77777777" w:rsidR="008909F3" w:rsidRDefault="008909F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Souvenir Lt BT">
     <w:altName w:val="Georgia"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3422,51 +3461,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:id w:val="2008005943"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
@@ -3579,70 +3618,70 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A44F98">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1F8DA506" w14:textId="77777777" w:rsidR="00A44F98" w:rsidRDefault="00A44F98">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CB563BE" w14:textId="77777777" w:rsidR="00F3649B" w:rsidRDefault="00F3649B">
+    <w:p w14:paraId="6B450145" w14:textId="77777777" w:rsidR="008909F3" w:rsidRDefault="008909F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CB07707" w14:textId="77777777" w:rsidR="00F3649B" w:rsidRDefault="00F3649B">
+    <w:p w14:paraId="51BD1FF4" w14:textId="77777777" w:rsidR="008909F3" w:rsidRDefault="008909F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AAA5312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DEA3D9C"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4342,163 +4381,165 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="316803884">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1910964661">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="55209883">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1780374943">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="882526222">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Comments">
     <w15:presenceInfo w15:providerId="None" w15:userId="Comments"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC0019"/>
     <w:rsid w:val="00150EC4"/>
     <w:rsid w:val="001A7368"/>
     <w:rsid w:val="001F1D84"/>
     <w:rsid w:val="001F29B0"/>
     <w:rsid w:val="0025503B"/>
     <w:rsid w:val="002904C8"/>
+    <w:rsid w:val="002A3E77"/>
     <w:rsid w:val="003E2F61"/>
     <w:rsid w:val="004B33C7"/>
     <w:rsid w:val="004D75B3"/>
     <w:rsid w:val="005C2863"/>
     <w:rsid w:val="006532AA"/>
     <w:rsid w:val="00663E62"/>
     <w:rsid w:val="00695D3C"/>
     <w:rsid w:val="00733902"/>
     <w:rsid w:val="00741568"/>
     <w:rsid w:val="00801196"/>
     <w:rsid w:val="00816609"/>
     <w:rsid w:val="0085003E"/>
     <w:rsid w:val="008516F2"/>
     <w:rsid w:val="008817A6"/>
+    <w:rsid w:val="008909F3"/>
     <w:rsid w:val="009316B9"/>
     <w:rsid w:val="009828E6"/>
     <w:rsid w:val="009B1D36"/>
     <w:rsid w:val="009C2C65"/>
     <w:rsid w:val="009D14E6"/>
     <w:rsid w:val="009D4DA0"/>
     <w:rsid w:val="00A44F98"/>
     <w:rsid w:val="00A84D81"/>
     <w:rsid w:val="00AA152E"/>
     <w:rsid w:val="00AE2265"/>
     <w:rsid w:val="00AF5A3A"/>
     <w:rsid w:val="00B62E31"/>
     <w:rsid w:val="00B953F8"/>
     <w:rsid w:val="00CC0019"/>
     <w:rsid w:val="00CC2938"/>
     <w:rsid w:val="00D165F0"/>
     <w:rsid w:val="00D20FE7"/>
     <w:rsid w:val="00D45766"/>
     <w:rsid w:val="00D73B64"/>
     <w:rsid w:val="00DA5BC5"/>
     <w:rsid w:val="00E13473"/>
     <w:rsid w:val="00E1745A"/>
     <w:rsid w:val="00E21296"/>
     <w:rsid w:val="00F10C24"/>
     <w:rsid w:val="00F1746C"/>
     <w:rsid w:val="00F3649B"/>
     <w:rsid w:val="00F64AFA"/>
+    <w:rsid w:val="00FC071A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IN" w:bidi="gu-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="701C3401"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E6DF7DB-CC84-401A-AEFA-74C0C3B71CBD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="gu-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4895,50 +4936,51 @@
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120" w:after="60" w:line="280" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Souvenir Lt BT" w:hAnsi="Souvenir Lt BT"/>
       <w:b/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -5144,51 +5186,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A44F98"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00741568"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njcmindia.com/index.php/file/libraryFiles/downloadPublic/67" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\CHSIMRUSMIMER\Downloads\Cover%20Letter.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>